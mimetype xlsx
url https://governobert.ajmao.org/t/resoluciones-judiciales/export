--- v0 (2025-12-18)
+++ v1 (2026-04-01)
@@ -12,97 +12,211 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>resolucion</t>
   </si>
   <si>
     <t>juzgado</t>
   </si>
   <si>
     <t>procedimiento</t>
   </si>
   <si>
     <t>documento_pdf_id</t>
   </si>
   <si>
     <t>documento_open_id</t>
   </si>
   <si>
     <t>years</t>
   </si>
   <si>
-    <t>14-10-2025</t>
-[...5 lines deleted...]
-    <t>https://governobert.ajmao.org/storage/uploads/1760423119RESUM-sentencies transparencia 2025.pdf</t>
+    <t>03-03-2026</t>
+  </si>
+  <si>
+    <t>84/2026</t>
+  </si>
+  <si>
+    <t>Plaza nº 2 de la Sección de lo Contencioso-Administrativo del Tribunal de Instancia de Palma</t>
+  </si>
+  <si>
+    <t>https://governobert.ajmao.org/storage/uploads/17745256775. Sentència 84-2026 anonimitzada.pdf</t>
+  </si>
+  <si>
+    <t>25-02-2026</t>
+  </si>
+  <si>
+    <t>59/2026</t>
+  </si>
+  <si>
+    <t>nº 156/2.023</t>
+  </si>
+  <si>
+    <t>https://governobert.ajmao.org/storage/uploads/17731376134. Sentència 59-2026 anonimitzada_redacted.pdf</t>
+  </si>
+  <si>
+    <t>19-02-2026</t>
+  </si>
+  <si>
+    <t>Decreto nº 8/2026</t>
+  </si>
+  <si>
+    <t>8/2026</t>
+  </si>
+  <si>
+    <t>Plaza nº 3 de la Sección de lo Contencioso-Administrativo del Tribunal de Instancia de Palma</t>
+  </si>
+  <si>
+    <t>Procedimiento Ordinario nº 103/2024</t>
+  </si>
+  <si>
+    <t>https://governobert.ajmao.org/storage/uploads/17719216932. Sentència 08-2026.pdf</t>
+  </si>
+  <si>
+    <t>12-02-2026</t>
+  </si>
+  <si>
+    <t>Sentencia nº 63/2026</t>
+  </si>
+  <si>
+    <t>63/2026</t>
+  </si>
+  <si>
+    <t>Tribunal Superior de Justicia de Illes Balears Sala de lo Contencioso-Administrativo (Palma)</t>
+  </si>
+  <si>
+    <t>Procedimiento Ordinario nº 557/2022</t>
+  </si>
+  <si>
+    <t>https://governobert.ajmao.org/storage/uploads/17719216931. Sentència 63-2026.pdf</t>
+  </si>
+  <si>
+    <t>10-02-2026</t>
+  </si>
+  <si>
+    <t>Sentencia nº 29/2026</t>
+  </si>
+  <si>
+    <t>29/2026</t>
+  </si>
+  <si>
+    <t>Plaza nº 1 de la Sección de lo Contencioso-Administrativo del Tribunal de Instancia de Palma</t>
+  </si>
+  <si>
+    <t>Procedimiento Ordinario nº 187/2024</t>
+  </si>
+  <si>
+    <t>https://governobert.ajmao.org/storage/uploads/17719216933. Sentència 29-2026.pdf</t>
+  </si>
+  <si>
+    <t>01-01-2026</t>
+  </si>
+  <si>
+    <t>Resum sentencies judicials 2026</t>
+  </si>
+  <si>
+    <t>https://governobert.ajmao.org/storage/uploads/1774525676RESUM-sentencies transparencia 2026 (3).pdf</t>
+  </si>
+  <si>
+    <t>31-12-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resum sentencies judicials 2025	</t>
+  </si>
+  <si>
+    <t>https://governobert.ajmao.org/storage/uploads/1768387447RESUM-sentencies transparencia 2025.pdf</t>
+  </si>
+  <si>
+    <t>29-12-2025</t>
+  </si>
+  <si>
+    <t>326/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JDO. CONTENCIOSO Nº 1 PALMA	</t>
+  </si>
+  <si>
+    <t>P.A. 121/2025</t>
+  </si>
+  <si>
+    <t>https://governobert.ajmao.org/storage/uploads/176838744714. Auto 326.2025. Anonimitzat.pdf</t>
+  </si>
+  <si>
+    <t>10-12-2025</t>
+  </si>
+  <si>
+    <t>608/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JDO CONTENCIOSO Nº 2 PALMA	</t>
+  </si>
+  <si>
+    <t>P.A. 108/2023</t>
+  </si>
+  <si>
+    <t>https://governobert.ajmao.org/storage/uploads/176838744713. Sentencia 608.2025. Anonimitzat.pdf</t>
   </si>
   <si>
     <t>06-10-2025</t>
   </si>
   <si>
     <t>448/2025</t>
   </si>
   <si>
-    <t xml:space="preserve">JDO. CONTENCIOSO Nº 1 PALMA	</t>
-[...1 lines deleted...]
-  <si>
     <t>P.A. 446/2023</t>
   </si>
   <si>
     <t>https://governobert.ajmao.org/storage/uploads/176042304312. Sentencia 448.2025. Anonimitzat.pdf</t>
   </si>
   <si>
     <t>29-09-2025</t>
   </si>
   <si>
     <t>525/2025</t>
   </si>
   <si>
     <t>JDO. CONTENCIOSO Nº 3 PALMA</t>
   </si>
   <si>
     <t>P.A. 348/2023</t>
   </si>
   <si>
     <t>https://governobert.ajmao.org/storage/uploads/175975538111. Sentencia 525.2025. Anonimitzat.pdf</t>
   </si>
   <si>
     <t>14-07-2025</t>
   </si>
   <si>
     <t>345/2025</t>
@@ -141,53 +255,50 @@
     <t>P.A. 450/2024</t>
   </si>
   <si>
     <t>https://governobert.ajmao.org/storage/uploads/175066356807. Sentencia 174.2025. Anonimitzat.pdf</t>
   </si>
   <si>
     <t>09-05-2025</t>
   </si>
   <si>
     <t>87/2025</t>
   </si>
   <si>
     <t>JDO CONTENCIOSO Nº 3 PALMA</t>
   </si>
   <si>
     <t>P.A. 758/2023</t>
   </si>
   <si>
     <t>https://governobert.ajmao.org/storage/uploads/175066352506. Auto 87.2025. Anonimitzat.pdf</t>
   </si>
   <si>
     <t>30-04-2025</t>
   </si>
   <si>
     <t>33/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">JDO CONTENCIOSO Nº 2 PALMA	</t>
   </si>
   <si>
     <t>P.O. 224/2023</t>
   </si>
   <si>
     <t>https://governobert.ajmao.org/storage/uploads/175066346105. Decret 33.2025. Anonimitzat.pdf</t>
   </si>
   <si>
     <t>28-04-2025</t>
   </si>
   <si>
     <t>209/2025</t>
   </si>
   <si>
     <t>P.A. 523/2023</t>
   </si>
   <si>
     <t>https://governobert.ajmao.org/storage/uploads/175066323104. Sentencia 209. Anonimitzat.pdf</t>
   </si>
   <si>
     <t>03-02-2025</t>
   </si>
   <si>
     <t>38/2025</t>
   </si>
@@ -870,65 +981,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z41"/>
+  <dimension ref="A1:Z49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="37" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="113" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="38" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="109" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="42" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="121" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
@@ -937,995 +1048,1185 @@
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>534</v>
+        <v>581</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
       <c r="G2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
-        <v>533</v>
+        <v>580</v>
       </c>
       <c r="B3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="I3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
-        <v>532</v>
+        <v>577</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1">
-        <v>530</v>
+        <v>576</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1">
-        <v>528</v>
+        <v>578</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1">
-        <v>527</v>
+        <v>579</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I7">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1">
-        <v>526</v>
+        <v>571</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" t="s">
         <v>40</v>
       </c>
       <c r="I8">
         <v>2025</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1">
-        <v>525</v>
+        <v>570</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>42</v>
       </c>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>45</v>
       </c>
       <c r="I9">
         <v>2025</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1">
-        <v>524</v>
+        <v>569</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I10">
         <v>2025</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I11">
         <v>2025</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I12">
         <v>2025</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="E13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I13">
         <v>2025</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>66</v>
+      </c>
+      <c r="E14" t="s">
+        <v>67</v>
+      </c>
+      <c r="F14" t="s">
+        <v>68</v>
       </c>
       <c r="G14" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I14">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>71</v>
+      </c>
+      <c r="E15" t="s">
         <v>67</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G15" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I15">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E16" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="G16" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I16">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E17" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="G17" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="I17">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="E18" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="F18" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G18" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I18">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="F19" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="G19" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="I19">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>93</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="G20" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="I20">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B21" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="F21" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="G21" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="I21">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="B22" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C22" t="s">
-        <v>91</v>
-[...8 lines deleted...]
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="G22" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="I22">
         <v>2024</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="B23" t="s">
+        <v>103</v>
+      </c>
+      <c r="C23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" t="s">
+        <v>104</v>
+      </c>
+      <c r="E23" t="s">
         <v>97</v>
       </c>
-      <c r="C23" t="s">
-        <v>98</v>
+      <c r="F23" t="s">
+        <v>105</v>
       </c>
       <c r="G23" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="I23">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1">
-        <v>493</v>
+        <v>519</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="E24" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="F24" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="G24" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="I24">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1">
-        <v>491</v>
+        <v>517</v>
       </c>
       <c r="B25" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E25" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="F25" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="G25" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I25">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1">
-        <v>490</v>
+        <v>516</v>
       </c>
       <c r="B26" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C26" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="E26" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="F26" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="G26" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="I26">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1">
-        <v>492</v>
+        <v>515</v>
       </c>
       <c r="B27" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C27" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="D27" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E27" t="s">
-        <v>102</v>
+        <v>76</v>
       </c>
       <c r="F27" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="G27" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="I27">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1">
-        <v>489</v>
+        <v>514</v>
       </c>
       <c r="B28" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="C28" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="D28" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="E28" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="F28" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="G28" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I28">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1">
-        <v>488</v>
+        <v>513</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C29" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="D29" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E29" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F29" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="G29" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="I29">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1">
-        <v>487</v>
+        <v>512</v>
       </c>
       <c r="B30" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E30" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="F30" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G30" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="I30">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="1">
-        <v>485</v>
+        <v>511</v>
       </c>
       <c r="B31" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C31" t="s">
-        <v>131</v>
-[...8 lines deleted...]
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G31" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="I31">
         <v>2023</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="1">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="B32" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C32" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D32" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E32" t="s">
-        <v>60</v>
+        <v>139</v>
       </c>
       <c r="F32" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="G32" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="I32">
         <v>2023</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="1">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="B33" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C33" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="E33" t="s">
-        <v>38</v>
+        <v>116</v>
       </c>
       <c r="F33" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G33" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="I33">
         <v>2023</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="1">
-        <v>510</v>
+        <v>490</v>
       </c>
       <c r="B34" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="E34" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="F34" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G34" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="I34">
         <v>2023</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="1">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B35" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>150</v>
+      </c>
+      <c r="C35" t="s">
+        <v>151</v>
+      </c>
+      <c r="D35" t="s">
+        <v>151</v>
+      </c>
+      <c r="E35" t="s">
+        <v>139</v>
+      </c>
+      <c r="F35" t="s">
+        <v>152</v>
       </c>
       <c r="G35" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="I35">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="1">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="B36" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>154</v>
+      </c>
+      <c r="C36" t="s">
+        <v>155</v>
+      </c>
+      <c r="D36" t="s">
+        <v>155</v>
+      </c>
+      <c r="E36" t="s">
+        <v>156</v>
+      </c>
+      <c r="F36" t="s">
+        <v>157</v>
       </c>
       <c r="G36" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="I36">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="1">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="B37" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>159</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>160</v>
+      </c>
+      <c r="E37" t="s">
+        <v>97</v>
+      </c>
+      <c r="F37" t="s">
+        <v>161</v>
       </c>
       <c r="G37" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="I37">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="1">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="B38" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>163</v>
+      </c>
+      <c r="C38" t="s">
+        <v>164</v>
+      </c>
+      <c r="D38" t="s">
+        <v>164</v>
+      </c>
+      <c r="E38" t="s">
+        <v>97</v>
+      </c>
+      <c r="F38" t="s">
+        <v>165</v>
       </c>
       <c r="G38" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="I38">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="B39" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>167</v>
+      </c>
+      <c r="C39" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" t="s">
+        <v>168</v>
+      </c>
+      <c r="E39" t="s">
+        <v>97</v>
+      </c>
+      <c r="F39" t="s">
+        <v>169</v>
       </c>
       <c r="G39" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="I39">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="1">
-        <v>499</v>
+        <v>486</v>
       </c>
       <c r="B40" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>171</v>
+      </c>
+      <c r="C40" t="s">
+        <v>172</v>
+      </c>
+      <c r="D40" t="s">
+        <v>172</v>
+      </c>
+      <c r="E40" t="s">
+        <v>97</v>
+      </c>
+      <c r="F40" t="s">
+        <v>173</v>
       </c>
       <c r="G40" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="I40">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="1">
+        <v>484</v>
+      </c>
+      <c r="B41" t="s">
+        <v>175</v>
+      </c>
+      <c r="C41" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" t="s">
+        <v>176</v>
+      </c>
+      <c r="E41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F41" t="s">
+        <v>177</v>
+      </c>
+      <c r="G41" t="s">
+        <v>178</v>
+      </c>
+      <c r="I41">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="1">
+        <v>510</v>
+      </c>
+      <c r="B42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C42" t="s">
+        <v>180</v>
+      </c>
+      <c r="D42" t="s">
+        <v>180</v>
+      </c>
+      <c r="E42" t="s">
+        <v>116</v>
+      </c>
+      <c r="F42" t="s">
+        <v>181</v>
+      </c>
+      <c r="G42" t="s">
+        <v>182</v>
+      </c>
+      <c r="I42">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="1">
+        <v>494</v>
+      </c>
+      <c r="B43" t="s">
+        <v>183</v>
+      </c>
+      <c r="C43">
+        <v>2022</v>
+      </c>
+      <c r="G43" t="s">
+        <v>184</v>
+      </c>
+      <c r="I43">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="1">
+        <v>495</v>
+      </c>
+      <c r="B44" t="s">
+        <v>185</v>
+      </c>
+      <c r="C44">
+        <v>2021</v>
+      </c>
+      <c r="G44" t="s">
+        <v>186</v>
+      </c>
+      <c r="I44">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="1">
+        <v>496</v>
+      </c>
+      <c r="B45" t="s">
+        <v>187</v>
+      </c>
+      <c r="C45">
+        <v>2020</v>
+      </c>
+      <c r="G45" t="s">
+        <v>188</v>
+      </c>
+      <c r="I45">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="1">
+        <v>497</v>
+      </c>
+      <c r="B46" t="s">
+        <v>189</v>
+      </c>
+      <c r="C46">
+        <v>2019</v>
+      </c>
+      <c r="G46" t="s">
+        <v>190</v>
+      </c>
+      <c r="I46">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="1">
+        <v>498</v>
+      </c>
+      <c r="B47" t="s">
+        <v>191</v>
+      </c>
+      <c r="C47">
+        <v>2018</v>
+      </c>
+      <c r="G47" t="s">
+        <v>192</v>
+      </c>
+      <c r="I47">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="1">
+        <v>499</v>
+      </c>
+      <c r="B48" t="s">
+        <v>193</v>
+      </c>
+      <c r="C48">
+        <v>2017</v>
+      </c>
+      <c r="G48" t="s">
+        <v>194</v>
+      </c>
+      <c r="I48">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="1">
         <v>500</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41">
+      <c r="B49" t="s">
+        <v>195</v>
+      </c>
+      <c r="C49">
         <v>2016</v>
       </c>
-      <c r="G41" t="s">
-[...2 lines deleted...]
-      <c r="I41">
+      <c r="G49" t="s">
+        <v>196</v>
+      </c>
+      <c r="I49">
         <v>2016</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>