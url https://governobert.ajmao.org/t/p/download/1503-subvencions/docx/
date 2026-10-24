--- v0 (2026-06-02)
+++ v1 (2026-10-24)
@@ -3,377 +3,495 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...73 lines deleted...]
-    </w:tbl>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="15400" w:type="dxa"/>
-        <w:gridCol w:w="346800" w:type="dxa"/>
+        <w:gridCol w:w="4000" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="23400" w:type="pct"/>
+        <w:tblW w:w="4850" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15400" w:type="pct"/>
+            <w:tcW w:w="4000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="123f35"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="ffffff"/>
+                <w:shd w:val="clear" w:fill="123f35"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descripción</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="123f35"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="ffffff"/>
+                <w:shd w:val="clear" w:fill="123f35"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Any</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="346800" w:type="pct"/>
+              <w:t xml:space="preserve">Ampliación del importe de las ayudas económicas 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4850" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="4000" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="4850" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="123f35"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="ffffff"/>
+                <w:shd w:val="clear" w:fill="123f35"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descripción</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="123f35"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="ffffff"/>
+                <w:shd w:val="clear" w:fill="123f35"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Document</w:t>
+              <w:t xml:space="preserve">Ampliación del importe de las ayudas económicas 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4850" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="4000" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="4850" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="123f35"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="ffffff"/>
+                <w:shd w:val="clear" w:fill="123f35"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Año</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="123f35"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="ffffff"/>
+                <w:shd w:val="clear" w:fill="123f35"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15400" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="346800" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15400" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="346800" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15400" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="346800" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15400" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="346800" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15400" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="346800" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15400" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="346800" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15400" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="346800" w:type="pct"/>
+            <w:tcW w:w="4850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">