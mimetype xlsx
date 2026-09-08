--- v0 (2026-06-02)
+++ v1 (2026-09-08)
@@ -68,50 +68,56 @@
   <si>
     <t xml:space="preserve">
 Contractes
 Document
 Serveis Socials contractes menors gener 2026
 Document
 Medi Ambient contractes menors gener 2026
 Document
 Obra publica contractes menors gener 2026
 Document
 Promocio economica contractes menors febrer 2026
 Document
 Obra publica contractes menors febrer 2026
 Document
 Medi Ambient contractes menors febrer 2026
 Document
 Educació contractes menors febrer 2026
 Document
 Arxiu contractes menors març 2026
 Document
 Educació contractes menors març 2026
 Document
 Obra publica contractes menors març 2026
 Document
 Obra publica contractes menors abril 2026
+Document
+Obra publica contractes menors maig 2026
+Document
+Medi Ambient contractes menors maig 2026
+Document
+Serveis Socials contracte menor reparació aire condicionat 2026
 Document
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Contracts
 Document
 Contracts Adjudicats 2025
 Document
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Contractes
 Document
 Contracte menor JOSÉ CARRERAS S.C.
 Document
 Contractes menors gener-maig
 Document
 CONTRACTES MENORS JULIOL ARXIU
 Document
 CONTRACTES MENORS JULIOL OBRA PUBLICA
 Document
 CONTRACTES MENORS JULIOL POLICIA
 Document